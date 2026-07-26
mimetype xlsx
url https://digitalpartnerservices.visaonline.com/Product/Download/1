--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4add47c529948a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6aa8363e88d4e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="Rd62ceb6113ee44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R22d598361fa44db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Applets for Mobile Products - Jun 10, 2026</x:t>
+    <x:t>Visa Approved Applets for Mobile Products - Jul 26, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>VMCPS Version</x:t>
   </x:si>
   <x:si>
     <x:t>VTS Compatible</x:t>
   </x:si>
   <x:si>
     <x:t>AAVISA00161A</x:t>
   </x:si>
@@ -168,51 +168,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce69b139143943a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd62ceb6113ee44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34cfdd13538748a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5410ad76224ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22d598361fa44db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red33d65822434261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>