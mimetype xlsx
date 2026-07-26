--- v1 (2026-07-26)
+++ v2 (2026-07-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6aa8363e88d4e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32965e2fce73424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R22d598361fa44db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R7ed39382ffc04958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Visa Approved Applets for Mobile Products - Jul 26, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
@@ -168,51 +168,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5410ad76224ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22d598361fa44db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red33d65822434261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce3b87250924e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ed39382ffc04958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1b3b4f8754445a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>