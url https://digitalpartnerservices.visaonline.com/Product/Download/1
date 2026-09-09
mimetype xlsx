--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32965e2fce73424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b23d27f30242f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R7ed39382ffc04958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R1655bc8679b14acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Applets for Mobile Products - Jul 26, 2026</x:t>
+    <x:t>Visa Approved Applets for Mobile Products - Sep 09, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>VMCPS Version</x:t>
   </x:si>
   <x:si>
     <x:t>VTS Compatible</x:t>
   </x:si>
   <x:si>
     <x:t>AAVISA00161A</x:t>
   </x:si>
@@ -168,51 +168,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce3b87250924e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ed39382ffc04958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1b3b4f8754445a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff9ce5812b6471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1655bc8679b14acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79b151f194d74984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>