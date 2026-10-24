--- v3 (2026-09-09)
+++ v4 (2026-10-24)
@@ -1,90 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b23d27f30242f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87a0798aa641fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R1655bc8679b14acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R08c868ebd4a04878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Applets for Mobile Products - Sep 09, 2026</x:t>
+    <x:t>Visa Approved Applets for Mobile Products - Oct 24, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>VMCPS Version</x:t>
   </x:si>
   <x:si>
     <x:t>VTS Compatible</x:t>
   </x:si>
   <x:si>
     <x:t>AAVISA00161A</x:t>
   </x:si>
   <x:si>
     <x:t>VMPA 1.4.4.1 CFG_20 181003</x:t>
   </x:si>
   <x:si>
     <x:t>1.4.4</x:t>
   </x:si>
   <x:si>
     <x:t>Y</x:t>
   </x:si>
   <x:si>
     <x:t>AAVISA00167A</x:t>
   </x:si>
   <x:si>
     <x:t>VMPA 1.4.4.4 CFG_17 210824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAVISA00176A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMPA 1.4.5 CFG_17 260629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4.5</x:t>
   </x:si>
   <x:si>
     <x:t>Refer to Visa Chip Bulletin 39 for information about availability, use, and sunsetting of Visa-developed applets.</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Token Service (VTS) Compatible applet - refer to the Visa Ready Program for details.</x:t>
   </x:si>
   <x:si>
     <x:t>2021 Visa. All rights reserved. Visa Public</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="165" formatCode="[$-409]m/d/yy\ h:mm\ AM/PM;@"/>
     <x:numFmt numFmtId="166" formatCode="dd mmm yyyy"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
@@ -168,51 +177,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff9ce5812b6471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1655bc8679b14acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79b151f194d74984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f48a4be5284f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08c868ebd4a04878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb28fa0cbba634c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
@@ -318,129 +327,146 @@
       <x:c s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2022-01-17T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c s="4">
-[...33 lines deleted...]
-      <x:c s="2" t="s">
+      <x:c s="1" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c s="4">
-[...13 lines deleted...]
-      <x:c s="2" t="s">
+      <x:c s="1" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c s="4">
-[...30 lines deleted...]
-      <x:c s="2" t="s">
+      <x:c s="3" t="d">
+        <x:v>2026-09-17T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>19</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>