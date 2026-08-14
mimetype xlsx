--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07185d1a14b8425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ceff889a3f84a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R3aa97f79dcd94338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R1ddcedd34ba14c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Inlays for Wearables with Static Contactless Chip - Jun 26, 2026</x:t>
+    <x:t>Visa Approved Inlays for Wearables with Static Contactless Chip - Aug 14, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Notes</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Expiration</x:t>
   </x:si>
@@ -300,51 +300,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d08c78f8be74328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3aa97f79dcd94338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ae9012724ef4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabe8c389a924a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ddcedd34ba14c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R490195fef0054cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="20" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">