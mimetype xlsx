--- v1 (2026-08-14)
+++ v2 (2026-10-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ceff889a3f84a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90c391a7b014050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R1ddcedd34ba14c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="Ra9111cda3adb4b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Inlays for Wearables with Static Contactless Chip - Aug 14, 2026</x:t>
+    <x:t>Visa Approved Inlays for Wearables with Static Contactless Chip - Oct 11, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Notes</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Expiration</x:t>
   </x:si>
@@ -76,66 +76,81 @@
   <x:si>
     <x:t>Lifecycle</x:t>
   </x:si>
   <x:si>
     <x:t>ICCN0288</x:t>
   </x:si>
   <x:si>
     <x:t>2.2.4</x:t>
   </x:si>
   <x:si>
     <x:t>VSDC 2.9.2</x:t>
   </x:si>
   <x:si>
     <x:t>LBAREC06623A</x:t>
   </x:si>
   <x:si>
     <x:t>TAG JCOP4.5 28x10</x:t>
   </x:si>
   <x:si>
     <x:t>LBAREC06624A</x:t>
   </x:si>
   <x:si>
     <x:t>ARE CON Ring-Inlay JCOP4.5</x:t>
   </x:si>
   <x:si>
+    <x:t>LBAREC06891A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE CON Smart Health Hybrid Ring V1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Austria Card Plastikkarten und Ausweissysteme GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>LBAUST03883A</x:t>
   </x:si>
   <x:si>
     <x:t>ACE-V Payment Gear S1 v1.0</x:t>
   </x:si>
   <x:si>
     <x:t>ICCN0237</x:t>
   </x:si>
   <x:si>
     <x:t>2.2.3</x:t>
   </x:si>
   <x:si>
     <x:t>VIS/VCPS Application v5.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LBSQUA06889A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cashtag Coin Inlay, Gen 2</x:t>
   </x:si>
   <x:si>
     <x:t>CPI Card Group-Colorado Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>LBCPIC03420A</x:t>
   </x:si>
   <x:si>
     <x:t>CPI Payment Object v1.0</x:t>
   </x:si>
   <x:si>
     <x:t>2.1.3</x:t>
   </x:si>
   <x:si>
     <x:t>VSDC 2.8.1g1</x:t>
   </x:si>
   <x:si>
     <x:t>Editora Alterosa Ltda.</x:t>
   </x:si>
   <x:si>
     <x:t>LBALTE04030A</x:t>
   </x:si>
   <x:si>
     <x:t>SECORA™ Pay SLJ32PD D1 VISA V2.8.1G1</x:t>
   </x:si>
@@ -300,51 +315,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabe8c389a924a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ddcedd34ba14c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R490195fef0054cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2737ce2f428d4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9111cda3adb4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R426840fabf0849df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="20" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
@@ -608,531 +623,595 @@
       </x:c>
       <x:c s="3" t="d">
         <x:v>2026-03-12T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2034-04-07T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c s="3" t="d">
+        <x:v>2026-08-20T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2034-04-07T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>27</x:v>
       </x:c>
+      <x:c s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
       <x:c s="3" t="d">
         <x:v>2019-10-25T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...4 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-    </x:row>
-    <x:row>
       <x:c s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>32</x:v>
       </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>33</x:v>
       </x:c>
+      <x:c s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2026-09-11T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2034-04-07T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c s="3" t="d">
         <x:v>2018-12-07T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...16 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2020-02-14T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...8 lines deleted...]
-    <x:row>
+        <x:v>30</x:v>
+      </x:c>
       <x:c s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c s="1" t="s">
-        <x:v>41</x:v>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>46</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2021-03-03T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2027-05-21T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-    </x:row>
-[...9 lines deleted...]
-      </x:c>
       <x:c s="3" t="d">
         <x:v>2021-05-10T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...16 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2021-05-10T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-        <x:v>38</x:v>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2019-03-22T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...16 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2019-03-22T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-        <x:v>53</x:v>
+      <x:c s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2024-03-07T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2032-04-03T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
-        <x:v>44</x:v>
-[...5 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2024-03-07T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2032-04-03T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>54</x:v>
-[...137 lines deleted...]
-      <x:c s="2" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c s="4">
-[...29 lines deleted...]
-        <x:v>60</x:v>
+      <x:c s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>