--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8c6fd549bf43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe782e6c363646d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R723422e340fb45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R780009c81bae4866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Secure Elements - Jun 25, 2026</x:t>
+    <x:t>Visa Approved Secure Elements - Aug 10, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Notes</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Expiration</x:t>
   </x:si>
@@ -510,51 +510,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b3a203a5824679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R723422e340fb45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4edbaef610e4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179eb852e7e84020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R780009c81bae4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4eb379e38ff5499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="20" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="20" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">