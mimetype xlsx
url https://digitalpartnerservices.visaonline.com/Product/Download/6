--- v1 (2026-08-10)
+++ v2 (2026-10-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe782e6c363646d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f6d024e43f405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R780009c81bae4866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R87216122f3764947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Visa Approved Secure Elements - Aug 10, 2026</x:t>
+    <x:t>Visa Approved Secure Elements - Oct 24, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval. Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at https://digitalpartnerservices.visaonline.com/.</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor</x:t>
   </x:si>
   <x:si>
     <x:t>Product Reference</x:t>
   </x:si>
   <x:si>
     <x:t>Product Name</x:t>
   </x:si>
   <x:si>
     <x:t>Approved</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Notes</x:t>
   </x:si>
   <x:si>
     <x:t>Approval Expiration</x:t>
   </x:si>
@@ -247,68 +247,50 @@
   <x:si>
     <x:t>SN300_SE B5.1.002 JD</x:t>
   </x:si>
   <x:si>
     <x:t>JCOP-eSE 8.9 R1.06.01.1.1 (R1-01)</x:t>
   </x:si>
   <x:si>
     <x:t>MPNXPS02098A</x:t>
   </x:si>
   <x:si>
     <x:t>JCOP-eSE 8.9 R6.02.00.1.1 with VMPA 1.4.4.4 CFG17 210824 00</x:t>
   </x:si>
   <x:si>
     <x:t>PCN0206.06</x:t>
   </x:si>
   <x:si>
     <x:t>GP_QC_0811</x:t>
   </x:si>
   <x:si>
     <x:t>JCOP-eSE 8.9 R6.02.00.1.1 </x:t>
   </x:si>
   <x:si>
     <x:t>Thales DIS France SAS</x:t>
   </x:si>
   <x:si>
-    <x:t>MPGEMA01847B</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MPGEMA01849A</x:t>
   </x:si>
   <x:si>
     <x:t>UpTeq NFC 4.2.2 v1.0</x:t>
   </x:si>
   <x:si>
     <x:t>PCN0168</x:t>
   </x:si>
   <x:si>
     <x:t>GP_QC_0464</x:t>
   </x:si>
   <x:si>
     <x:t>S3NSEN4 Rev. 1</x:t>
   </x:si>
   <x:si>
     <x:t>VMPA 1.4.4.3 CFG_17 190610</x:t>
   </x:si>
   <x:si>
     <x:t>MPTHAL01874A</x:t>
   </x:si>
   <x:si>
     <x:t>Combo CE 4.2.3 v1.0</x:t>
   </x:si>
   <x:si>
     <x:t>PCN0179</x:t>
@@ -353,71 +335,50 @@
     <x:t>Connected eSE 5.3.4 V1.1</x:t>
   </x:si>
   <x:si>
     <x:t>PCN0199.01</x:t>
   </x:si>
   <x:si>
     <x:t>GP_QC_0700</x:t>
   </x:si>
   <x:si>
     <x:t>ST54L REV C</x:t>
   </x:si>
   <x:si>
     <x:t>MPTHAL02044A</x:t>
   </x:si>
   <x:si>
     <x:t>Connected eSE 5.3.4 v1.2</x:t>
   </x:si>
   <x:si>
     <x:t>PCN0199.02</x:t>
   </x:si>
   <x:si>
     <x:t>GP_QC_0740</x:t>
   </x:si>
   <x:si>
     <x:t>Connected eSE 5.3.4 V1.2</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>UBJ41-G41 and 1.0</x:t>
   </x:si>
   <x:si>
     <x:t>Legend</x:t>
   </x:si>
   <x:si>
     <x:t>Refer to Visa Chip Bulletin 39 for information about availability, use, acceptance, and sunsetting of Visa applets and specifications.</x:t>
   </x:si>
   <x:si>
     <x:t>If Approval Notes = Y it indicates the Approval Letter contains a notable comment, specification deviation, or restriction of use, which must be disclosed to the buyer.</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Token Service (VTS) Compatible applet - refer to the Visa Ready Program for details.</x:t>
   </x:si>
   <x:si>
     <x:t>2021 Visa. All rights reserved. Visa Public</x:t>
   </x:si>
   <x:si>
     <x:t>Note: Products that vendors have chosen to be public are not included in this list. Please contact your Visa representative for information about these products.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -510,51 +471,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179eb852e7e84020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R780009c81bae4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4eb379e38ff5499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4077f0af40b4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87216122f3764947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1ea3e5ef12bf48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="20" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="20" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
@@ -1198,657 +1159,575 @@
       </x:c>
       <x:c s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c s="3" t="d">
-        <x:v>2021-01-05T00:00:00Z</x:v>
+        <x:v>2019-12-03T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="3" t="d">
-        <x:v>2026-09-08T00:00:00Z</x:v>
+        <x:v>2028-05-18T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c s="3" t="d">
-        <x:v>2019-12-03T00:00:00Z</x:v>
+        <x:v>2020-12-15T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="3" t="d">
-        <x:v>2028-05-18T00:00:00Z</x:v>
+        <x:v>2028-11-30T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2021-07-02T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2028-11-30T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>94</x:v>
-[...5 lines deleted...]
-        <x:v>2020-12-15T00:00:00Z</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2022-04-19T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="3" t="d">
         <x:v>2028-11-30T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2024-04-18T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2033-04-04T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>98</x:v>
-[...5 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>99</x:v>
-[...5 lines deleted...]
-        <x:v>2021-07-02T00:00:00Z</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c s="3" t="d">
+        <x:v>2024-12-09T00:00:00Z</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="3" t="d">
-        <x:v>2028-11-30T00:00:00Z</x:v>
-[...5 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>2033-04-04T00:00:00Z</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>110</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>103</x:v>
-[...5 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c s="1" t="s">
-[...67 lines deleted...]
-      <x:c s="1" t="s">
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c s="1" t="s">
-[...13 lines deleted...]
-      <x:c s="1" t="s">
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c s="1" t="s">
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c s="3" t="d">
-[...8 lines deleted...]
-      <x:c s="1" t="s">
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c s="1" t="s">
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c s="1" t="s">
-[...5 lines deleted...]
-      <x:c s="1" t="s">
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+      <x:c s="4">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...337 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>