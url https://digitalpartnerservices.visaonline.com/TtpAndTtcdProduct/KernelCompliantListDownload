--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -1,494 +1,467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4292defa0084cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5656b249df4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R2950633b1f5a4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R437118cd174d4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Tap to Phone / Tap to Consumer Device Compliant Kernels - Jun 10, 2026</x:t>
+    <x:t>Tap to Phone / Tap to Consumer Device Compliant Kernels - Jul 27, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval.Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at DigitalPartnerServices.visa.com.</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Compliant Kernel Spec and Version</x:t>
   </x:si>
   <x:si>
     <x:t>Compliance Expires</x:t>
   </x:si>
   <x:si>
     <x:t>Kernel Name and Version</x:t>
   </x:si>
   <x:si>
     <x:t>Hardware OS Name and Version</x:t>
   </x:si>
   <x:si>
     <x:t>Distributed Solution</x:t>
   </x:si>
   <x:si>
     <x:t>Online PIN</x:t>
   </x:si>
   <x:si>
-    <x:t>Quest Payment Systems</x:t>
-[...2 lines deleted...]
-    <x:t>TP139300001</x:t>
+    <x:t>Shenzhen Xinguodu Technology Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDXTCL02527A</x:t>
   </x:si>
   <x:si>
     <x:t>VRTPKS 1.1</x:t>
   </x:si>
   <x:si>
-    <x:t>13 Jul 2026</x:t>
-[...2 lines deleted...]
-    <x:t>airpay Paywave 2.2</x:t>
+    <x:t>02 Aug 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXGO-VISA-TTP V1.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Y</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Payment Solution Joint Stock Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVNPY02537A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 Sep 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNPAY SoftPOS  V1.0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soft Space Sdn. Bhd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDSSSB02548B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTPKS 1.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02 Nov 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL_VISA  v2.4.0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phos Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102700003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08 Dec 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phos VISA Kernel 1.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luna Space Financial Co.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDLUNA02611A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Jan 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>libpay_wave.so 1.0.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uvik Technologies Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDUVIK02649A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 Feb 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa_L2_Kernel 1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA02644A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 Feb 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Tap to Phone KoD SDK 3 (vEcho)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision Bilgi Islem San. ve Tic. A.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDPROP02674A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 Apr 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SimCoreC3 2.1.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcineo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDALCI02672A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vtp-Kardia  1.2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feitian Technologies Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDFEIT02660B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PayWave v1.00.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAX computer Technology(Shenzhen) Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102600003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VToP_SDK 3.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPINPAD Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMYPP02698A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel 3 Version 1.2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP103100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 Jun 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel 03 3.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA02715B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Jun 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel in the Cloud (KiC) R24.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CentOS Linux 7 (Core)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Acceptance Cloud SDK 23.04.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execucao Gestao e Consultoria em Informatica Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDEGCI02737A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 Jul 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLKernel  1.02.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard International Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMTRD02733A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30 Jul 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE Mobile App 1.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloud Commerce VISA Kernel 1.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubuntu Linux 22.04.3 LTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP147100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07 Aug 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCPS 2.2.x [26804000] v1.5.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA02770A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19 Aug 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel in the Cloud (KiC) SDK R24.08.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gertec Brasil Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102900005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29 Aug 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEDI_VPW_TP 1.0.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 10.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synthesis Software Technologies (Pty) Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP140300001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Oct 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halo Dot Kernel 3 3.0.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 14.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iba Group A.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP103000004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21 Nov 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBA TXP-EMVL2K1 1.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP147100006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06 Dec 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 8.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGPAYS BILISIM HIZMETLERI A.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDDGPY02862A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Dec 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DgPOS Kernel v2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wizzit Payments Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDWIZT02850C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIZZIT VISA SDK 2.0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MagicCube Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMACC02870A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 Mar 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCPS 2.2 1.5.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabaod Communications And Information Technology LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDTCIT02875B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 Mar 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NearPay VISA Kernel v1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yazara Payment Solutions Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDYPSI02899C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01 Apr 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yazara VRTPKS L2 Application Library  2.2.4.e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYNTE Technologies LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP184900001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Apr 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYNTE Visa L2 1.0.0</x:t>
   </x:si>
   <x:si>
     <x:t>Android 11.0</x:t>
   </x:si>
   <x:si>
-    <x:t>N</x:t>
-[...391 lines deleted...]
-  <x:si>
     <x:t>TP140300003</x:t>
   </x:si>
   <x:si>
     <x:t>13 May 2028</x:t>
   </x:si>
   <x:si>
     <x:t>Halo Dot Kernel 3 3.0.5</x:t>
   </x:si>
   <x:si>
     <x:t>Flight Solutions, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>CDFLHT02914B</x:t>
   </x:si>
   <x:si>
     <x:t>03 Jun 2028</x:t>
   </x:si>
   <x:si>
     <x:t>Visa VCPS 2.2 VRTPKS 1.2  1.5.46</x:t>
   </x:si>
   <x:si>
     <x:t>CDVISA03031A</x:t>
   </x:si>
   <x:si>
     <x:t>VRTPKS 1.2.1</x:t>
@@ -635,50 +608,83 @@
     <x:t>Tap on phone sdk  24.1.2.0</x:t>
   </x:si>
   <x:si>
     <x:t>Oma Group Llc.</x:t>
   </x:si>
   <x:si>
     <x:t>TP105800003</x:t>
   </x:si>
   <x:si>
     <x:t>08 Jun 2029</x:t>
   </x:si>
   <x:si>
     <x:t>OMA payWave Library 1.1</x:t>
   </x:si>
   <x:si>
     <x:t>Fawry Integrated Systems</x:t>
   </x:si>
   <x:si>
     <x:t>CDFAWR03148C</x:t>
   </x:si>
   <x:si>
     <x:t>09 Jun 2029</x:t>
   </x:si>
   <x:si>
     <x:t>Fawry Visa Kernel 1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA03245A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02 Jul 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTCD 1.4.9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTCD 1.0.137 1.0.107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CentOS Linux 7(Core)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOCUS AI Co.,Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDFOAI03232A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Jul 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLPLib.visa 1.2.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android OS 9.0(Pie)</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Visa. All rights reserved. Visa Public</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="165" formatCode="[$-409]m/d/yy\ h:mm\ AM/PM;@"/>
     <x:numFmt numFmtId="166" formatCode="dd mmm yyyy"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:b/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
@@ -756,51 +762,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a53111f05274563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2950633b1f5a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R411faa1ea74644fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1950d730f64153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R437118cd174d4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5570986197e446ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
@@ -971,1325 +977,1351 @@
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...6 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...5 lines deleted...]
-    <x:row>
+        <x:v>25</x:v>
+      </x:c>
       <x:c s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>38</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>38</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...6 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>38</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...6 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...5 lines deleted...]
-    <x:row>
+        <x:v>25</x:v>
+      </x:c>
       <x:c s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>18</x:v>
-[...4 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>35</x:v>
-[...57 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>18</x:v>
-[...118 lines deleted...]
-      </x:c>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>102</x:v>
-[...51 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>18</x:v>
-[...117 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>174</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>126</x:v>
-[...19 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>202</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>130</x:v>
-[...100 lines deleted...]
-        <x:v>146</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>203</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>16</x:v>
-[...409 lines deleted...]
-        <x:v>202</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>60</x:v>
-[...8 lines deleted...]
-    <x:row>
+        <x:v>147</x:v>
+      </x:c>
       <x:c s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>205</x:v>
-[...7 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>65</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>213</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
@@ -2308,51 +2340,51 @@
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>