--- v1 (2026-07-27)
+++ v2 (2026-10-24)
@@ -1,690 +1,711 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5656b249df4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100a1c03bd104688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="R437118cd174d4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Report" sheetId="1" r:id="Rce791fa2718c489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Tap to Phone / Tap to Consumer Device Compliant Kernels - Jul 27, 2026</x:t>
+    <x:t>Tap to Phone / Tap to Consumer Device Compliant Kernels - Oct 24, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>When granted, Visa approval is provided by Visa to ensure certain security and operational characteristics important to Visa's systems as a whole, but Visa approval does not under any circumstances include any endorsement or warranty regarding the functionality, quality or performance of any particular product or service. Visa does not warrant any products or services provided by third parties. Visa approval does not under any circumstances include or imply any product warranties from Visa, including, without limitation, any implied WARRANTIES OF MERCHANTABILITY, FITNESS FOR PURPOSE, OR NON-INFRINGEMENT, all of which are expressly disclaimed by Visa. All rights and remedies regarding products and services which have received Visa approval shall be provided by the party providing such products or services, and not by Visa. Visa performs limited testing to ascertain a product's compliance with any required specifications and may perform interoperability testing with other approved products.Visa's limited testing program is not designed to establish the functionality of any product that has received a Visa approval in all potential conditions in which it may be used. Visa's approval does not in any circumstances include or imply any guarantees, assurances or warranties that a product that has received a Visa approval will operate in all possible settings or in connection with any other product that has received a Visa approval.Visa may revoke a product's approval at any time.</x:t>
   </x:si>
   <x:si>
     <x:t>Note: No party should rely on this list at any time without first confirming the contents match the official list published on the Visa Digital Partner Services website at DigitalPartnerServices.visa.com.</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Compliant Kernel Spec and Version</x:t>
   </x:si>
   <x:si>
     <x:t>Compliance Expires</x:t>
   </x:si>
   <x:si>
     <x:t>Kernel Name and Version</x:t>
   </x:si>
   <x:si>
     <x:t>Hardware OS Name and Version</x:t>
   </x:si>
   <x:si>
     <x:t>Distributed Solution</x:t>
   </x:si>
   <x:si>
     <x:t>Online PIN</x:t>
   </x:si>
   <x:si>
+    <x:t>Soft Space Sdn. Bhd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDSSSB02548B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTPKS 1.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02 Nov 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL_VISA  v2.4.0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Y</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phos Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102700003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08 Dec 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phos VISA Kernel 1.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luna Space Financial Co.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDLUNA02611A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Jan 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>libpay_wave.so 1.0.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uvik Technologies Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDUVIK02649A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 Feb 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa_L2_Kernel 1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA02644A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 Feb 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Tap to Phone KoD SDK 3 (vEcho)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision Bilgi Islem San. ve Tic. A.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDPROP02674A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 Apr 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SimCoreC3 2.1.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcineo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDALCI02672A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vtp-Kardia  1.2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feitian Technologies Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDFEIT02660B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PayWave v1.00.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAX computer Technology(Shenzhen) Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102600003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VToP_SDK 3.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPINPAD Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMYPP02698A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 May 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel 3 Version 1.2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP103100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 Jun 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel 03 3.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA02715B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Jun 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel in the Cloud (KiC) R24.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CentOS Linux 7 (Core)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Acceptance Cloud SDK 23.04.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Execucao Gestao e Consultoria em Informatica Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDEGCI02737A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 Jul 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLKernel  1.02.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard International Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMTRD02733A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30 Jul 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE Mobile App 1.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloud Commerce VISA Kernel 1.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubuntu Linux 22.04.3 LTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP147100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07 Aug 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCPS 2.2.x [26804000] v1.5.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA02770A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19 Aug 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel in the Cloud (KiC) SDK R24.08.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gertec Brasil Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102900005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29 Aug 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEDI_VPW_TP 1.0.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 10.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synthesis Software Technologies (Pty) Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP140300001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Oct 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halo Dot Kernel 3 3.0.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 14.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iba Group A.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP103000004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21 Nov 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBA TXP-EMVL2K1 1.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP147100006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06 Dec 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 8.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGPAYS BILISIM HIZMETLERI A.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDDGPY02862A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Dec 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DgPOS Kernel v2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wizzit Payments Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDWIZT02850C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIZZIT VISA SDK 2.0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MagicCube Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMACC02870A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 Mar 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCPS 2.2 1.5.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabaod Communications And Information Technology LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDTCIT02875B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 Mar 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NearPay VISA Kernel v1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yazara Payment Solutions Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDYPSI02899C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01 Apr 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yazara VRTPKS L2 Application Library  2.2.4.e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYNTE Technologies LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP184900001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Apr 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYNTE Visa L2 1.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 11.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP140300003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13 May 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halo Dot Kernel 3 3.0.5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flight Solutions, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDFLHT02914B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03 Jun 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa VCPS 2.2 VRTPKS 1.2  1.5.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA03031A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTPKS 1.2.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02 Oct 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Tap to Phone KoD SDK 3.1 (vFoxtrot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA03047A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17 Oct 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel in the Cloud (KiC) SDK R25.06.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kernel in the Cloud (KiC) R25.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aonax Corporation Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDAONA02998A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 Oct 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AX Visa Kernel v1.2.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Topwise Communication Co., Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDTPWS03068A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06 Nov 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PayWave Lib 120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lakala Payment Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDLAKA03118A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Nov 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AX Visa Kernel  v1.2.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP140300005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03 Dec 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halo Dot Kernel 3 3.0.6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP140300006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Dec 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halo Dot Kernel 3 3.0.7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA03111A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 Dec 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Tap to Phone KoD SDK 3.2 (vGolf) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>In-Solutions Global Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDINSO03102A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Jan 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genius-ISG Visa Contactless Kernel 2.0.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPREADY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP187500003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23 Jan 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duplex 0.2.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castles Technology Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDCAST03157A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 Mar 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBM-EMVCL-VPW v1.0.3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mayasoft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDMAYA03122B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02 Apr 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTA SDK VISA KERNEL 2.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geopagos S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDGEOP03155B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22 Apr 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tap on phone sdk  24.1.2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oma Group Llc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP105800003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08 Jun 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMA payWave Library 1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fawry Integrated Systems</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDFAWR03148C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Jun 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fawry Visa Kernel 1.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDVISA03245A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02 Jul 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTCD 1.4.9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android  15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTCD 1.0.137 1.0.107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CentOS Linux 7(Core)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOCUS AI Co.,Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDFOAI03232A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Jul 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLPLib.visa 1.2.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android OS 9.0(Pie)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Shenzhen Xinguodu Technology Co., Ltd.</x:t>
   </x:si>
   <x:si>
-    <x:t>CDXTCL02527A</x:t>
-[...5 lines deleted...]
-    <x:t>02 Aug 2026</x:t>
+    <x:t>CDXTCL03267A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03 Aug 2029</x:t>
   </x:si>
   <x:si>
     <x:t>NEXGO-VISA-TTP V1.0</x:t>
   </x:si>
   <x:si>
-    <x:t>Android 10</x:t>
-[...590 lines deleted...]
-    <x:t>Android OS 9.0(Pie)</x:t>
+    <x:t>Felix Payment Systems, LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP102800008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24 Aug 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Felix.Kernel.Visa 2.0.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubuntu 26.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Felix.SDK.Emv 3.0.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST PAYMENT SYSTEMS PTY LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP169400001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15 Sep 2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>airpay Paywave 2.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Android 12.0</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Visa. All rights reserved. Visa Public</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="165" formatCode="[$-409]m/d/yy\ h:mm\ AM/PM;@"/>
     <x:numFmt numFmtId="166" formatCode="dd mmm yyyy"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:b/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
@@ -762,51 +783,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="1" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1950d730f64153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R437118cd174d4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5570986197e446ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb286834044cd42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce791fa2718c489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf0281a6046a944dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
@@ -983,1347 +1004,1399 @@
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...5 lines deleted...]
-    <x:row>
+        <x:v>13</x:v>
+      </x:c>
       <x:c s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...6 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...6 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>18</x:v>
-[...10 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>68</x:v>
-[...74 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>55</x:v>
-[...98 lines deleted...]
-      </x:c>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>16</x:v>
-[...175 lines deleted...]
-        <x:v>115</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>165</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>117</x:v>
-[...126 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>17</x:v>
-[...226 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>86</x:v>
-[...12 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>86</x:v>
-[...10 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>125</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>50</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>55</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>50</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>55</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>50</x:v>
-[...8 lines deleted...]
-    <x:row>
+        <x:v>138</x:v>
+      </x:c>
       <x:c s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>55</x:v>
-[...9 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>125</x:v>
-[...12 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>18</x:v>
-[...16 lines deleted...]
-        <x:v>204</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>17</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
@@ -2340,51 +2413,51 @@
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="2" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
       <x:c s="4">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>